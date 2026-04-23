--- v0 (2025-11-27)
+++ v1 (2026-04-23)
@@ -45,1938 +45,1938 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>PL</t>
+    <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Darley Lopes</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei__no_01-2024_parklets.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei__no_01-2024_parklets.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para instalação de Parklet´s no âmbito do Município de Cláudio e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Reginaldo de Freitas Santos</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/614/projetolein022024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/614/projetolein022024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização das Areias Descartadas de Fundição (ADF) e dá outras providências</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pl03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pl03-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros à Irmandade da Santa Casa de Misericórdia de Cláudio e dá outras providências</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pl04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pl04-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros às entidades que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pl05-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pl05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Defesa e Bem-Estar de Animais Domésticos e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Kedo Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pl062024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pl062024.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública municipal da “Associação da Comunidade de Nossa Senhora do Rosário do Bananal – CNPJ 21.909.168/0001-94”.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/630/projetolei072024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/630/projetolei072024.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções do Consórcio Regional de Saneamento Básico - CONSANE, acrescido de seu 1º Termo aditivo, com a finalidade de ingresso do Município de Cláudio ao CONSANE e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pl82024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pl82024.pdf</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/636/projetolei9-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/636/projetolei9-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2025 do Município de Cláudio/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Kedo Tolentino, Tim Maritaca</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/637/projetolei10-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/637/projetolei10-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1.834, de 28 de dezembro de 2023.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fernando Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/638/projetolei11-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/638/projetolei11-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comemoração do Dia do Escritor (a) Claudiense, a ser comemorado anualmente no dia 29 de novembro e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_12_-_dispoe_sobre_a_delimitacao_das_areas_urbanas_consolidadas_auc_-_app.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_12_-_dispoe_sobre_a_delimitacao_das_areas_urbanas_consolidadas_auc_-_app.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação das Áreas Urbanas Consolidadas (AUC) e a definição das Áreas de Preservação Permanente (APP) em Área Urbana Consolidada (AUC) e definir Área de Urbanização Específica, nos termos do que estabelece a Constituição Federal, as Leis Federais 6.938, de 31.08.1981, 12.651, de 25.05.2012, e 14.285, de 29.12.2021, e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_13_-_altera_a_lei_municipal_no_1.847.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_13_-_altera_a_lei_municipal_no_1.847.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1.847, de 27 de março de 2024.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_15-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_15-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros à Comunidade Vem Ser, e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_16-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_16-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o remanejamento parcial da programação orçamentária oriunda de Emendas Parlamentares Impositivas Individuais, na área da saúde, apresentadas à Lei Municipal n.º 1.839, de 02 de janeiro de 2024.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/706/projetolei172024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/706/projetolei172024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para modificação de loteamento urbano, aprovado e registrado, e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/707/projetolei182024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/707/projetolei182024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 1.856, de 26 de junho de 2024.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/708/projetolei192024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/708/projetolei192024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 1.472, de 05 de julho de 2016.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projetolein0202024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projetolein0202024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº. 1.719 de 28 de dezembro de 2021, que “Dispõe sobre Plano Plurianual para o período de 2022-2025”.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/723/projetolein0212024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/723/projetolein0212024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.º 1.853, de 12 de junho de 2024, que “Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária de 2025 do Município de Cláudio/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/720/projetolein022loa2025.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/720/projetolein022loa2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cláudio para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projetolei0232024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projetolei0232024.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenções, auxílios e contribuições para o ano de 2025, e determina outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Julinho Araujo</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pl_24-20224_-_declaracao_utilidade_publica_-_comunidade_de_machadinho.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pl_24-20224_-_declaracao_utilidade_publica_-_comunidade_de_machadinho.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública municipal do “Conselho de Desenvolvimento da Comunidade de Machadinho – CNPJ 57.318.710/0001-81”.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/758/projeto252024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/758/projeto252024.pdf</t>
   </si>
   <si>
     <t>Institui a “Faixa Prefeital” como distintivo do cargo de prefeito (a), foto na galeria de ex-prefeitos, e da outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/</t>
+    <t>http://sapl.claudio.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a utilizar o valor financeiro proveniente da receita de capital derivada da alienação de bens.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/760/projeto272024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/760/projeto272024.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivo a Lei Municipal nº. 923, de 29 de dezembro de 2000, e determina outras providências.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/761/projetolei282024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/761/projetolei282024.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do limite para cobertura de créditos adicionais suplementares para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/807/projetolei292024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/807/projetolei292024.pdf</t>
   </si>
   <si>
     <t>Dá a denominação ao próprio público que especifica, e determina outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_lei_complementar_no_01_2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_lei_complementar_no_01_2024.pdf</t>
   </si>
   <si>
     <t>Abre vagas e altera Anexo da Lei Complementar nº 40, de 4 de abril de 2012.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_complementar_2-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_complementar_2-2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do vencimento básico dos servidores municipais do Poder Executivo de Cláudio/MG.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/619/plc03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/619/plc03-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 188, de 28 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Darley Lopes, Fernando Tolentino, Kedo Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/594/proj_de_resolucao_n.o_01-2024_-_titulo_mulher_cidada..pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/594/proj_de_resolucao_n.o_01-2024_-_titulo_mulher_cidada..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão do Título de “Mulher Cidadã” pelo Poder Legislativo de Cláudio, ano de 2024.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/595/proj_de_resolucao_n.o_2-2024_-_mudanca_de_sede_titulo_mulher_cidada.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/595/proj_de_resolucao_n.o_2-2024_-_mudanca_de_sede_titulo_mulher_cidada.pdf</t>
   </si>
   <si>
     <t>Designa Sessão Solene e dispõe sobre mudança temporária de sede do Poder Legislativo de Cláudio.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/625/projresolucao32024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/625/projresolucao32024.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pr42024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pr42024.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>Fernando Tolentino, Julinho Araujo, Kedo Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/722/pr052024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/722/pr052024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mudança temporária de sede do Poder Legislativo de Cláudio e dá outras providencias.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>Darley Lopes, Fernando Tolentino, Julinho Araujo, Kedo Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/762/presolucao62024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/762/presolucao62024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo administrativo destinado à apuração de responsabilidade e a forma de cômputo das sanções aplicadas aos licitantes nos termos da Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Cláudio e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/596/proj_de_decreto_legislativo_n.o_1-2024_-_titulo_mulher_cidada.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/596/proj_de_decreto_legislativo_n.o_1-2024_-_titulo_mulher_cidada.pdf</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projdecleg22024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projdecleg22024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, pelo Poder Legislativo do município de Cláudio, Estado de Minas Gerais, de Títulos de “Honra ao Mérito”.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pdl32024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pdl32024.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário às personalidades que se destacaram na vida pública e/ou privada do Município de Cláudio, Estado de Minas Gerais, na forma especificada neste Decreto.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_decreto_legislativo_-_04-2024_-_zumbi_dos_palmares.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_decreto_legislativo_-_04-2024_-_zumbi_dos_palmares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda "Zumbi dos Palmares" - Ano 2024 - às personalidades que especifica.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/738/proj._decreto_legislativo_05-2023_medalha_professor_aldo_ambrosio.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/738/proj._decreto_legislativo_05-2023_medalha_professor_aldo_ambrosio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Medalha “Mérito Educacional Professor Aldo Ambrósio Duarte”, ano 2024.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>PELO</t>
+    <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Darley Lopes, Evandro da Ambulância, Fernando Tolentino, Julinho Araujo, Kedo Tolentino, Marcos Paulo Dutra, Maurilo do Sindicato, Reginaldo Teixeira Santos, Sargento Moisés, Simental, Tim Maritaca</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/724/pelo012024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/724/pelo012024.pdf</t>
   </si>
   <si>
     <t>Modifica os artigos 77-A, 77-B e 77-C da Lei Orgânica do Município de Cláudio/MG, que dispõem sobre Emenda Parlamentar Orçamentária Impositiva e de bancada, e dá outras providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tim Maritaca</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_01-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_01-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que viabilize um aumento salarial e ofereça treinamento aos motoristas do Poder Executivo.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Maurilo do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_02-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_02-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que asfalte a via conhecida como “Estrada do Monteiro”, no povoado da Rocinha, neste Município - (Estrada Aristide Isaías de Sousa).</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_03-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que seja providenciada a pavimentação asfáltica da via conhecida como Estrada Daniel Pereira da Fonseca, no bairro Rocinha, neste município.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_04-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir a construção de ponte de alvenaria ou outro material de maior resistência e durabilidade que a madeira e se possível com a instalação de grades de proteção, na Estrada João Gabriel Filho, mais conhecida como “Cabeça de Porco”, no povoado da Rocinha, neste Município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/605/indicacao_05-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/605/indicacao_05-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que seja providenciada a pavimentação asfáltica da via que dá acesso a casa do Sr. “Téia”, no povoado de Rocinha, neste Município - (Estrada Mário José Ferreira)</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/606/indicacao_06-2024_maurilo_ponte_sao_bento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/606/indicacao_06-2024_maurilo_ponte_sao_bento.pdf</t>
   </si>
   <si>
     <t>Sugerir a construção de ponte de alvenaria ou outro material de maior resistência e durabilidade que a madeira e se possível com a instalação de grades de proteção, sobre o córrego próximo à casa do Sr. Lé do Zico Nunes, na comunidade rural de São Bento, neste município.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/632/ind72024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/632/ind72024.pdf</t>
   </si>
   <si>
     <t>Sugeri a construção de faixa elevada para travessia de pedestres (trafic calming) na Rua Curitiba, nesta cidade, em frente ao portão principal de acesso à E. E. Quinto Alves Tolentino.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/640/indicacao_08-2024_maurilo_intervencao_na_rodovia_mg_260_-_alto_da_areia.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/640/indicacao_08-2024_maurilo_intervencao_na_rodovia_mg_260_-_alto_da_areia.pdf</t>
   </si>
   <si>
     <t>Envia a presente indicação ao DER/MG, sugerindo-lhe intervenções na MG-260, retirando parte do barranco no local conhecido como “Alto da Areia”, de forma a melhorar a visibilidade e construção de acostamento no início da estrada que dá acesso à região de Estiva, a qual também tem início próximo ao “Alto da Areia”, sendo ambas as intervenções do lado direito da Rodovia, sentido Mons. João Alexandre. _x000D_
 _x000D_
 Também sugere melhorias (nivelamento, retirada de enxurrada e alargamento) na estrada do povoado de Custódios, com início no “Alto da Areia” e na estrada que tem início próximo a este mesmo local e dá acesso a região de Estiva.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_09-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_09-2024.pdf</t>
   </si>
   <si>
     <t>Encaminha a presente indicação ao Chefe do Poder Executivo local; sugerindo-lhe que construa Centro Municipal de Educação Infantil – CEMEI, no povoado de Corumbá, neste Município.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_10-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_10-2024.pdf</t>
   </si>
   <si>
     <t>Envia esta indicação ao Chefe do Poder Executivo local; sugerindo-lhe providenciar a extensão da linha de transporte coletivo público (Tarifa Zero), para que o ônibus vá até o Parque Industrial Gilberto José de Freitas, no Distrito de Monsenhor João Alexandre.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_11-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_11-2024.pdf</t>
   </si>
   <si>
     <t>Envia a presente indicação ao Chefe do Poder Executivo local; sugerindo-lhe que institua linha de transporte coletivo público (Tarifa Zero) saindo do povoado de Corumbá com destino direto para a sede do Município, e vice-versa, em especial nos horários de maior utilização do transporte público que é no início da manhã e final do dia.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>Sargento Moisés</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_12-2024_sargento_moises_construcao_de_canteiro.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_12-2024_sargento_moises_construcao_de_canteiro.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de canteiro (área verde) com plantio de grama e flores, na faixa de domínio da rede de alta tensão, entre as Ruas Professora Maria de Lurdes Guimarães Teixeira e Professora Maria da Glória Guimarães Freitas, no Bairro São Geraldo, nesta cidade.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_13-2024_fernando_instalacao_playground.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_13-2024_fernando_instalacao_playground.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de um playground na esquina da Rua Curitiba com a Rua Lambari, nesta cidade.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_14-2024_fernando_traffic_calming.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_14-2024_fernando_traffic_calming.pdf</t>
   </si>
   <si>
     <t>Sugere que seja colocado um Traffic Calming na Av. Araguaia, 1425, em frente ao Supermercado São Geraldo, nesta cidade.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indica15-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indica15-2024.pdf</t>
   </si>
   <si>
     <t>Sugere a retirada parcial do barranco na margem da MG 260 no trecho entre a estrada que dá acesso ao campo de futebol até a casa do sr. Luciano de Andrade (apelidado de “Grilinho), no povoado da Rocinha, neste Município”.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indica16-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indica16-2024.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de calçada em ambos os lados da Rua Francisco Otero Rodrigues, Bairro São Bento, nesta cidade, saída para o povoado da Bocaina, estendendo até as proximidades do “Bar do Macial”.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao17-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao17-2024.pdf</t>
   </si>
   <si>
     <t>Envia esta indicação ao Chefe do Poder Executivo local; sugerindo-lhe medidas no sentido de expandir ou criar nova linha de transporte coletivo público (Tarifa Zero), para que o ônibus vá até a localidade do “Beira Rio”, neste Município.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_18-2024_julinho_traffic_calming.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_18-2024_julinho_traffic_calming.pdf</t>
   </si>
   <si>
     <t>Sugere providências para que seja construído Traffic Calming em ambos os sentidos da Rodovia MG-260, na altura da entrada do Bairro Dona Quita, nesta cidade.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Darley Lopes, Fernando Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_no_01-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Requer que, no prazo previsto no § 2º do art. 18 da Lei Orgânica do Município, encaminhe a esta Casa Legislativa os comprovantes de pagamento das emendas impositivas e subvenções destinadas às instituições municipais, juntamente com os respectivos planos de trabalho e atas de aprovação dos conselhos que analisaram esses documentos de todo o ano de 2023.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_02-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Requer que, no prazo previsto no § 2º do art. 18 da Lei Orgânica do Município, encaminhe a este Legislativo cópia de todos os processos licitatórios, feitos na modalidade de dispensa no ano de 2022.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_no_03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer que, no prazo previsto no § 2º do art. 18 da Lei Orgânica do Município, encaminhe a este Legislativo cópia de todos os processos licitatórios, feitos na modalidade de dispensa no ano de 2023.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento042024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento042024.pdf</t>
   </si>
   <si>
     <t>Requer que, no prazo previsto no § 2º do art. 18 da Lei Orgânica do Município, encaminhe a este Legislativo, cópia de toda documentação referente à contratação emergencial do serviço de "Cata-Treco" no município.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento052024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento052024.pdf</t>
   </si>
   <si>
     <t>Requer que, no prazo previsto no § 2º do art. 18 da Lei Orgânica do Município, encaminhe a este Legislativo a relação de todos os gastos da Prefeitura de Cláudio e respectivos comprovantes de pagamento, referente à festividade do Carnaval do ano de 2024.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/687/requerimento062024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/687/requerimento062024.pdf</t>
   </si>
   <si>
     <t>Encaminhar a este Legislativo relação de todos os imóveis de propriedade da municipalidade leiloados a partir de 1º de janeiro de 2012 até a data de resposta deste requerimento, devendo ser disponibilizadas de forma individualizada as seguintes informações: localização e metragem do imóvel, data do leilão e valor de venda</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento72024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento72024.pdf</t>
   </si>
   <si>
     <t>Encaminhar a este Legislativo a cópia do processo de licitação e a relação de todos os gastos da reforma da Praça José Neves, no bairro Valongo, até a data do envio da resposta desse requerimento.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/698/requerimento8-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/698/requerimento8-2024.pdf</t>
   </si>
   <si>
     <t>Encaminhar a este Legislativo informações sobre a liberação da trilha da antiga linha férrea que se estende da cidade até o Gonçalves Ferreira, bem como se já houve a realização de estudo sobre a viabilidade da trilha e tratativas com os proprietários dos terrenos em que a trilha se estende, com posição do que foi feito, até a data do envio da resposta deste requerimento.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/699/requerimento9-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/699/requerimento9-2024.pdf</t>
   </si>
   <si>
     <t>Encaminha a este Legislativo a cópia de todas as Notas Fiscais de 2021 até a data de resposta, referentes à manutenção de todas as máquinas e veículos pertencentes ao Poder Executivo de Cláudio.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento10-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento10-2024.pdf</t>
   </si>
   <si>
     <t>Encaminhar a este Legislativo a cópia de todos os processos de Licitação da Secretaria do Meio Ambiente, realizados pela modalidade de “Dispensa”, nos anos de 2023 e 2024.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento112024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento112024.pdf</t>
   </si>
   <si>
     <t>Determine a Secretaria responsável, informações de janeiro do corrente ano até o dia de resposta, sobre valor e data de abastecimento de todos os veículos pertencentes ao “Resgate Voluntário de Cláudio” (Associação Humanitária de Serviços Sociais Voluntários de Claudio/MG), encaminhando a este Legislativo a relação completa.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento122024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento122024.pdf</t>
   </si>
   <si>
     <t>Encaminhar a este Legislativo a cópia dos planos de trabalho para utilização das emendas impositivas, desde 2021 até o ano corrente.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento132024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento132024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado pela Secretaria de Meio Ambiente a este Legislativo cópia da licença ambiental e dos estudos de execução do serviço, bem como os valores gastos com a manutenção e limpeza da lagoa do Múcio.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>MO</t>
+    <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/611/mocao_01-2024_-_congratulatoria_apae.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/611/mocao_01-2024_-_congratulatoria_apae.pdf</t>
   </si>
   <si>
     <t>Encaminhar a presente “MOÇÃO CONGRATULATÓRIA" a Associação de Pais e Amigos dos Excepcionais de Cláudio - APAE, em reconhecimento aos relevantes serviços prestados à comunidade claudiense.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/612/mocao_02-2024_-_congratulatoria_vania.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/612/mocao_02-2024_-_congratulatoria_vania.pdf</t>
   </si>
   <si>
     <t>Encaminhar a presente “MOÇÃO CONGRATULATÓRIA" a Senhora Vânia Silva de Freitas, em reconhecimento aos relevantes serviços prestados à comunidade claudiense.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/622/mocao32024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/622/mocao32024.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APOIO" a Emenda à Constituição Estadual, que propõe uma nova redação 24 e acrescenta os §§ 11º e 12º ao mesmo diploma legal</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/644/mocao_04-2024_-_kedo_tolentino_coronel.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/644/mocao_04-2024_-_kedo_tolentino_coronel.pdf</t>
   </si>
   <si>
     <t>Encaminha a presente “MOÇÃO CONGRATULATÓRIA" ao Comandante da 7ª Região da Polícia Militar - Coronel Wemerson Lino Pimenta, em reconhecimento à sua notável trajetória e relevantes serviços prestados à coletividade.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/692/mocao52024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/692/mocao52024.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO" ao Excelentíssimo Governador do Estado de Minas Gerais, Romeu Zema, MANIFESTANDO APOIO à Greve dos Professores da Universidade do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/736/mocao62024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/736/mocao62024.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE PROTESTO" à Companhia Energética de Minas Gerais – CEMIG, pelas constantes faltas de energia elétrica na região da Barragem, Beira do Rio, em Cláudio/MG.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/585/portaria_no_1-2024_-_agendamentos_reunioes_ordinarias-1.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/585/portaria_no_1-2024_-_agendamentos_reunioes_ordinarias-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Agendamento das reuniões plenárias ordinárias para o ano de 2024.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/586/portaria_no_2-2024_-_feriado.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/586/portaria_no_2-2024_-_feriado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre feriados Nacionais, Estaduais e Municipais e pontos facultativos para o ano de 2024.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/587/portaria_no_3-2024_-_agendamentos_comissoes.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/587/portaria_no_3-2024_-_agendamentos_comissoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Agendamento das Reuniões Conjuntas das Comissões para o ano de 2024.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/588/portaria_no_4-2023_-_saldos_contabeis_e_emissao_de_certidoes.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/588/portaria_no_4-2023_-_saldos_contabeis_e_emissao_de_certidoes.pdf</t>
   </si>
   <si>
     <t>Nomeação de membros para comporem as comissões para conferencia dos saldos contábeis e emissões de certidões da Câmara Municipal de Claudio, para o ano de 2024.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/589/portaria_no_5-2024_-_agendamentos_reunioes_solenes.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/589/portaria_no_5-2024_-_agendamentos_reunioes_solenes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Agendamento das reuniões solenes para o ano de 2024.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/591/portaria_no_6-2024_-_nomeacao_-_agente_de_contratacao.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/591/portaria_no_6-2024_-_nomeacao_-_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação para cargo público comissionado de Agente de Contratação, provimento de livre nomeação e exoneração.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/592/portaria_no_7-2024_altera_portaria_2-2024_feriados.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/592/portaria_no_7-2024_altera_portaria_2-2024_feriados.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria n.º 2, de 3 de janeiro de 2024 - Feriados Nacionais, Estaduais e Municipais e pontos facultativos para o ano de 2024.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/593/portaria_no_8-2024_promocao_do_adalberto.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/593/portaria_no_8-2024_promocao_do_adalberto.pdf</t>
   </si>
   <si>
     <t>Promoção funcional - Servidor Adalberto Lopes Castro – Cargo efetivo de Técnico Legislativo.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/645/portaria_no_09-2024_-_controle_interno.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/645/portaria_no_09-2024_-_controle_interno.pdf</t>
   </si>
   <si>
     <t>Nomeação de membros para compor a Comissão de Controle Interno da Câmara Municipal de Cláudio/MG para o ano de 2024.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/646/portaria_no_10-2024_-_grande_expediente.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/646/portaria_no_10-2024_-_grande_expediente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vedações em plenário durante o ano 2024.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/647/portaria_no_11-2024_comissao_especial_-_pr_1_e_2-2024_titulo_mulher_cidada_-_mudanca_de_sede.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/647/portaria_no_11-2024_comissao_especial_-_pr_1_e_2-2024_titulo_mulher_cidada_-_mudanca_de_sede.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer aos Projetos de Resolução de n.os 1 e 2/2024.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/648/portaria_no_12-2024_-_nomeacao_-_assessoria_juridica.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/648/portaria_no_12-2024_-_nomeacao_-_assessoria_juridica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação para cargo público de Assessor da Secretaria Jurídica, provimento em comissão de livre nomeação e exoneração.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/649/portaria_no_13-2024_-_expediente_asssinada.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/649/portaria_no_13-2024_-_expediente_asssinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suspensão do expediente interno e externo do Poder Legislativo de Cláudio.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/650/portaria_no_14-2024_comissao_especial_veto_da_proposicao_de_lei_39-2024_-_lei_orcamentaria.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/650/portaria_no_14-2024_comissao_especial_veto_da_proposicao_de_lei_39-2024_-_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de Parecer ao Veto da Proposição de Lei n.º 39, de 12 de dezembro de 2023.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/651/portaria_no_15-2024_comissao_especial_-_pr-2-2024_e_pd-1-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/651/portaria_no_15-2024_comissao_especial_-_pr-2-2024_e_pd-1-2024.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer aos Projetos de Resolução de n.º 2 e de Decreto n.º 1/2024.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/652/portaria_no_16-2024_-_alteracao_edital_0010_2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/652/portaria_no_16-2024_-_alteracao_edital_0010_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do item 11.4 do Edital 001/2024, que trata do prazo para responder a convocação feira no Processo Seletivo de Auxiliar de Serviços Gerais.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/653/portaria_no_17-_2024_-_13o_parcelado.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/653/portaria_no_17-_2024_-_13o_parcelado.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento da gratificação natalina devida aos agentes políticos e servidores do Poder Legislativo de Cláudio, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/654/portaria_no_18-2024_-_cancela_reuniao_do_poder_legislativo.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/654/portaria_no_18-2024_-_cancela_reuniao_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Reuniões do Poder Legislativo de Cláudio, Estado de Minas Gerais – Reagendamento - Convocação.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/655/portaria_no_19-2024_-_pregoeiro_e_equipe.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/655/portaria_no_19-2024_-_pregoeiro_e_equipe.pdf</t>
   </si>
   <si>
     <t>Designa Pregoeiro e Equipe de Apoio da Câmara Municipal de Cláudio para o ano de 2024.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/656/portaria_no_20-2024_-_expediente_poder_legislativo_-_suspensao.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/656/portaria_no_20-2024_-_expediente_poder_legislativo_-_suspensao.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria n.º 2/2024 – Ponto Facultativo – Alteração.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/657/portaria_no_21-2024_cpa_jose_adao.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/657/portaria_no_21-2024_cpa_jose_adao.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Permanente de Avaliação de Desempenho e de Desenvolvimento Funcional – CPA – responsável pela avaliação periódica de desempenho do servidor José Adão da Costa, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/658/portaria_no_22-2024_cpa_adalberto.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/658/portaria_no_22-2024_cpa_adalberto.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Permanente de Avaliação de Desempenho e de Desenvolvimento Funcional – CPA – responsável pela avaliação periódica de desempenho do servidor Adalberto Lopes Castro, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/659/portaria_no_23-2024_-_cancela_reuniao_do_poder_legislativo.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/659/portaria_no_23-2024_-_cancela_reuniao_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/660/portaria_no_24-2024_comissao_especial_-_pd-3-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/660/portaria_no_24-2024_comissao_especial_-_pd-3-2024.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer ao Projeto de Decreto Legislativo n.º 3/2024.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/661/portaria_no_25-2024_cpa_regiele.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/661/portaria_no_25-2024_cpa_regiele.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Permanente de Avaliação de Desempenho e de Desenvolvimento Funcional – CPA – responsável pela avaliação periódica de desempenho da servidora Regiele Santos Rocha Machado, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/662/portaria_no_26-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/662/portaria_no_26-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/663/portaria_no_27-2024_-_cancela_reunioes_do_poder_legislativo.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/663/portaria_no_27-2024_-_cancela_reunioes_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Reuniões do Poder Legislativo de Cláudio, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/664/portaria_no_28-2024_-_progressao_thiago.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/664/portaria_no_28-2024_-_progressao_thiago.pdf</t>
   </si>
   <si>
     <t>Concede Progressão ao Servidor Thiago Cesar de Gois, ocupante do cargo efetivo de Assessor de Comunicação do Poder Legislativo Claudiense.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/665/portaria_no_29-2024_-_cancela_reunioes_do_poder_legislativo.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/665/portaria_no_29-2024_-_cancela_reunioes_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/666/portaria_no_30-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/666/portaria_no_30-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/667/portaria_no_31-2024_-_cancela_reunioes_do_poder_legislativo.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/667/portaria_no_31-2024_-_cancela_reunioes_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Reunião do Poder Legislativo de Cláudio, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/709/portaria_no_32-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/709/portaria_no_32-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/710/portaria_no_33-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/710/portaria_no_33-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/711/portaria_no_34-2024_comissao_especial_-_zumbi_dos_palmares.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/711/portaria_no_34-2024_comissao_especial_-_zumbi_dos_palmares.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudos e emissão de pareceres aos Projetos de Decretos Legislativos de nos 4 e 5/2024.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/712/portaria_no_35-2024_-_trabalho_em_escala_de_revezamento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/712/portaria_no_35-2024_-_trabalho_em_escala_de_revezamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre expediente em escala de revezamento no Poder Legislativo de Cláudio, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/713/portaria_no_36-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/713/portaria_no_36-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/714/portaria_no_37_-2024_cancelamento_de_reunioes_-_ausencia_de_materia.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/714/portaria_no_37_-2024_cancelamento_de_reunioes_-_ausencia_de_materia.pdf</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/715/portaria_no_38-2024_-_revoga_a_12-2023.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/715/portaria_no_38-2024_-_revoga_a_12-2023.pdf</t>
   </si>
   <si>
     <t>Designa Fiscal de Despesas e Revoga a portaria 12/2023 no âmbito da Câmara Municipal de Cláudio.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/725/portaria_no_39_-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/725/portaria_no_39_-2024.pdf</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/726/portaria_no_40-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/726/portaria_no_40-2024.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/727/portaria_no_41-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/727/portaria_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria nº 2, de 3 de janeiro de 2024.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/728/portaria_no_42-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/728/portaria_no_42-2024.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/729/portaria_no_43-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/729/portaria_no_43-2024.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/730/portaria_no_44-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/730/portaria_no_44-2024.pdf</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/731/portaria_no_45-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/731/portaria_no_45-2024.pdf</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/732/portaria_no_46-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/732/portaria_no_46-2024.pdf</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/733/portaria_no_47-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/733/portaria_no_47-2024.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer ao Projeto de Resolução n.º 5, de 23 de setembro de 2024.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/734/portaria_no_48-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/734/portaria_no_48-2024.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/735/portaria_no_49-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/735/portaria_no_49-2024.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer a Proposta de Emenda à Lei Orgânica n.º 1, de 11 de outubro de 2024.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/756/portaria_no_50-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/756/portaria_no_50-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/775/po512024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/775/po512024.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer ao Projeto de Lei nº 24, de 1º de novembro de 2024.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/776/po522024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/776/po522024.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/777/po532024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/777/po532024.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/778/po542024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/778/po542024.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer ao Projeto de Lei nº 25/2024.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/779/po552024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/779/po552024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR(A) COMISSIONADO(A) DA CÂMARA MUNICIPAL DE CLAUDIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/780/po562024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/780/po562024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração do cargo público de Assessor da Secretaria Contábil, Financeira e de Recursos Humanos, provimento em comissão de livre nomeação e exoneração.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/781/po572024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/781/po572024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração do cargo público comissionado de Assessor da Presidência, provimento de livre nomeação e exoneração.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/782/po582024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/782/po582024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração do cargo público comissionado de Assessor Legislativo.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/783/po592024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/783/po592024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração do cargo público comissionado de Agente de Contratação, provimento de livre nomeação e exoneração.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/784/po602024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/784/po602024.pdf</t>
   </si>
   <si>
     <t>Suspende o Expediente do Poder Legislativo de Cláudio, Estado de Minas Gerais, nos dias que especifica.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/785/po612024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/785/po612024.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para estudo e emissão de parecer ao Projeto de Resolução de no 7/2024.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/786/po622024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/786/po622024.pdf</t>
   </si>
   <si>
     <t>Suspende Expediente do Poder Legislativo de Cláudio, Estado de Minas Gerais, na forma que especifica.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/613/veto12024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/613/veto12024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial do Poder Executivo à Proposição de Lei 39/2023 que “Estima a receita e fixa a despesa do Município de Cláudio para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/626/ata05022024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/626/ata05022024.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/627/ata19022024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/627/ata19022024.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/628/ata26022024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/628/ata26022024.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/629/ata04032024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/629/ata04032024.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/668/ata_da_5a_r._pl._ordinaria_11-03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/668/ata_da_5a_r._pl._ordinaria_11-03-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/669/ata_da_6a_r._pl._ordinaria_18-03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/669/ata_da_6a_r._pl._ordinaria_18-03-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/670/ata_da_7a_r._pl._ordinaria_01-04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/670/ata_da_7a_r._pl._ordinaria_01-04-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/671/ata_da_8a_r._pl._ordinaria_15-04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/671/ata_da_8a_r._pl._ordinaria_15-04-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/672/ata_da_9a_r._pl._ordinaria_06-05-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/672/ata_da_9a_r._pl._ordinaria_06-05-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/673/ata_da_10a_r._pl._ordinaria_27-05-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/673/ata_da_10a_r._pl._ordinaria_27-05-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/703/ata_da_11a_r._pl._ordinaria_03-06-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/703/ata_da_11a_r._pl._ordinaria_03-06-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/716/ata_da_12a_r._pl._ordinaria_10-06-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/716/ata_da_12a_r._pl._ordinaria_10-06-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/717/ata_da_13a_r._pl._ordinaria_17-06-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/717/ata_da_13a_r._pl._ordinaria_17-06-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/718/ata_da_14a_r._pl._ordinaria_24-06-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/718/ata_da_14a_r._pl._ordinaria_24-06-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/740/ata_da_15a_r._pl._ordinaria_12-08-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/740/ata_da_15a_r._pl._ordinaria_12-08-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/741/ata_da_16a_r._pl._ordinaria_02-09-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/741/ata_da_16a_r._pl._ordinaria_02-09-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/763/ata_da_17a_r._pl._ordinaria_14-10-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/763/ata_da_17a_r._pl._ordinaria_14-10-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/764/ata_da_18a_r._pl._ordinaria_04-11-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/764/ata_da_18a_r._pl._ordinaria_04-11-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/765/ata_da_19a_r._pl._ordinaria_18-11-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/765/ata_da_19a_r._pl._ordinaria_18-11-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/766/ata_da_20a_r._pl._ordinaria_02-12-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/766/ata_da_20a_r._pl._ordinaria_02-12-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/767/ata_da_21a_r._pl._ordinaria_09-12-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/767/ata_da_21a_r._pl._ordinaria_09-12-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª REUNIÃO PLENÁRIA ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>AtaSo</t>
   </si>
   <si>
     <t>Ata Solene</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/679/1a_r._solene_mulher_cidada_05-03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/679/1a_r._solene_mulher_cidada_05-03-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª REUNIÃO SOLENE, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/680/2o_r._solene_honra_ao_merito_02-04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/680/2o_r._solene_honra_ao_merito_02-04-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª REUNIÃO SOLENE, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/681/3a_r._solene_cidadao_honorario_30-04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/681/3a_r._solene_cidadao_honorario_30-04-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª REUNIÃO SOLENE, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/682/4a_r._solene_mocoes_congratulatorias_14-05-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/682/4a_r._solene_mocoes_congratulatorias_14-05-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª REUNIÃO SOLENE, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5a_r._solene_mocao_congratulatoria_20-06-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5a_r._solene_mocao_congratulatoria_20-06-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª REUNIÃO SOLENE, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/773/6a_reuniao_solene_merito_educacional_15-10-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/773/6a_reuniao_solene_merito_educacional_15-10-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª REUNIÃO SOLENE, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/774/7a_reuniao_solene__zumbi_dos_palmares_-_19-11-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/774/7a_reuniao_solene__zumbi_dos_palmares_-_19-11-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª REUNIÃO SOLENE, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>AtaEx</t>
   </si>
   <si>
     <t>Ata Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/674/ata_-_1a_reuniao_plenaria_extraordinaria_-_21-03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/674/ata_-_1a_reuniao_plenaria_extraordinaria_-_21-03-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/675/ata_-_2a_reuniao_plenaria_extraordinaria_-_25-03-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/675/ata_-_2a_reuniao_plenaria_extraordinaria_-_25-03-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/676/ata_-_3a_reuniao_plenaria_extraordinaria_-_08-04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/676/ata_-_3a_reuniao_plenaria_extraordinaria_-_08-04-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/677/ata_-_4a_reuniao_plenaria_extraordinaria_-_23-04-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/677/ata_-_4a_reuniao_plenaria_extraordinaria_-_23-04-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/742/ata_-_5a_reuniao_plenaria_extraordinaria_-_1o-07-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/742/ata_-_5a_reuniao_plenaria_extraordinaria_-_1o-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/743/ata_-_6a_reuniao_plenaria_extraordinaria_-_08-07-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/743/ata_-_6a_reuniao_plenaria_extraordinaria_-_08-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE_x000D_
 MINAS GERAIS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/768/ata_-_7a_reuniao_plenaria_extraordinaria_-_15-07-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/768/ata_-_7a_reuniao_plenaria_extraordinaria_-_15-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/769/ata_-_8a_reuniao_plenaria_extraordinaria_-_14-10-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/769/ata_-_8a_reuniao_plenaria_extraordinaria_-_14-10-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/770/ata_-_9a_reuniao_plenaria_extraordinaria_-_30-10-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/770/ata_-_9a_reuniao_plenaria_extraordinaria_-_30-10-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/771/ata_-_10a_reuniao_plenaria_extraordinaria_-_25-11-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/771/ata_-_10a_reuniao_plenaria_extraordinaria_-_25-11-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª REUNIÃO PLENÁRIA EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>AtaAP</t>
   </si>
   <si>
     <t>Ata Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/678/ata_da_1a_audiencia_publica_-_06-05-2023_prestacao_de_contas_-_prefeitura.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/678/ata_da_1a_audiencia_publica_-_06-05-2023_prestacao_de_contas_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª AUDIÊNCIA PÚBLICA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>ATA DA 2ª AUDIÊNCIA PÚBLICA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/772/ata_da_3a_audiencia_publica_-_04-11-2024.pdf</t>
+    <t>http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/772/ata_da_3a_audiencia_publica_-_04-11-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª AUDIÊNCIA PÚBLICA, DA 4ª SESSÃO LEGISLATIVA, DA 25ª LEGISLATURA DA CÂMARA MUNICIPAL DE CLÁUDIO, ESTADO DE MINAS GERAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2283,68 +2283,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei__no_01-2024_parklets.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/614/projetolein022024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pl03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pl04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pl05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pl062024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/630/projetolei072024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pl82024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/636/projetolei9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/637/projetolei10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/638/projetolei11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_12_-_dispoe_sobre_a_delimitacao_das_areas_urbanas_consolidadas_auc_-_app.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_13_-_altera_a_lei_municipal_no_1.847.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/706/projetolei172024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/707/projetolei182024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/708/projetolei192024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projetolein0202024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/723/projetolein0212024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/720/projetolein022loa2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projetolei0232024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pl_24-20224_-_declaracao_utilidade_publica_-_comunidade_de_machadinho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/758/projeto252024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/760/projeto272024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/761/projetolei282024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/807/projetolei292024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_lei_complementar_no_01_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_complementar_2-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/619/plc03-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/594/proj_de_resolucao_n.o_01-2024_-_titulo_mulher_cidada..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/595/proj_de_resolucao_n.o_2-2024_-_mudanca_de_sede_titulo_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/625/projresolucao32024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pr42024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/722/pr052024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/762/presolucao62024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/596/proj_de_decreto_legislativo_n.o_1-2024_-_titulo_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projdecleg22024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pdl32024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_decreto_legislativo_-_04-2024_-_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/738/proj._decreto_legislativo_05-2023_medalha_professor_aldo_ambrosio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/724/pelo012024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/605/indicacao_05-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/606/indicacao_06-2024_maurilo_ponte_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/632/ind72024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/640/indicacao_08-2024_maurilo_intervencao_na_rodovia_mg_260_-_alto_da_areia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_12-2024_sargento_moises_construcao_de_canteiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_13-2024_fernando_instalacao_playground.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_14-2024_fernando_traffic_calming.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indica15-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indica16-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao17-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_18-2024_julinho_traffic_calming.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento042024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento052024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/687/requerimento062024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento72024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/698/requerimento8-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/699/requerimento9-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento10-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento112024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento122024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento132024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/611/mocao_01-2024_-_congratulatoria_apae.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/612/mocao_02-2024_-_congratulatoria_vania.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/622/mocao32024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/644/mocao_04-2024_-_kedo_tolentino_coronel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/692/mocao52024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/736/mocao62024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/585/portaria_no_1-2024_-_agendamentos_reunioes_ordinarias-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/586/portaria_no_2-2024_-_feriado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/587/portaria_no_3-2024_-_agendamentos_comissoes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/588/portaria_no_4-2023_-_saldos_contabeis_e_emissao_de_certidoes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/589/portaria_no_5-2024_-_agendamentos_reunioes_solenes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/591/portaria_no_6-2024_-_nomeacao_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/592/portaria_no_7-2024_altera_portaria_2-2024_feriados.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/593/portaria_no_8-2024_promocao_do_adalberto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/645/portaria_no_09-2024_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/646/portaria_no_10-2024_-_grande_expediente.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/647/portaria_no_11-2024_comissao_especial_-_pr_1_e_2-2024_titulo_mulher_cidada_-_mudanca_de_sede.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/648/portaria_no_12-2024_-_nomeacao_-_assessoria_juridica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/649/portaria_no_13-2024_-_expediente_asssinada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/650/portaria_no_14-2024_comissao_especial_veto_da_proposicao_de_lei_39-2024_-_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/651/portaria_no_15-2024_comissao_especial_-_pr-2-2024_e_pd-1-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/652/portaria_no_16-2024_-_alteracao_edital_0010_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/653/portaria_no_17-_2024_-_13o_parcelado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/654/portaria_no_18-2024_-_cancela_reuniao_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/655/portaria_no_19-2024_-_pregoeiro_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/656/portaria_no_20-2024_-_expediente_poder_legislativo_-_suspensao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/657/portaria_no_21-2024_cpa_jose_adao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/658/portaria_no_22-2024_cpa_adalberto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/659/portaria_no_23-2024_-_cancela_reuniao_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/660/portaria_no_24-2024_comissao_especial_-_pd-3-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/661/portaria_no_25-2024_cpa_regiele.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/662/portaria_no_26-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/663/portaria_no_27-2024_-_cancela_reunioes_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/664/portaria_no_28-2024_-_progressao_thiago.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/665/portaria_no_29-2024_-_cancela_reunioes_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/666/portaria_no_30-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/667/portaria_no_31-2024_-_cancela_reunioes_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/709/portaria_no_32-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/710/portaria_no_33-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/711/portaria_no_34-2024_comissao_especial_-_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/712/portaria_no_35-2024_-_trabalho_em_escala_de_revezamento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/713/portaria_no_36-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/714/portaria_no_37_-2024_cancelamento_de_reunioes_-_ausencia_de_materia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/715/portaria_no_38-2024_-_revoga_a_12-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/725/portaria_no_39_-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/726/portaria_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/727/portaria_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/728/portaria_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/729/portaria_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/730/portaria_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/731/portaria_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/732/portaria_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/733/portaria_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/734/portaria_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/735/portaria_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/756/portaria_no_50-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/775/po512024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/776/po522024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/777/po532024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/778/po542024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/779/po552024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/780/po562024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/781/po572024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/782/po582024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/783/po592024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/784/po602024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/785/po612024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/786/po622024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/613/veto12024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/626/ata05022024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/627/ata19022024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/628/ata26022024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/629/ata04032024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/668/ata_da_5a_r._pl._ordinaria_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/669/ata_da_6a_r._pl._ordinaria_18-03-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/670/ata_da_7a_r._pl._ordinaria_01-04-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/671/ata_da_8a_r._pl._ordinaria_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/672/ata_da_9a_r._pl._ordinaria_06-05-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/673/ata_da_10a_r._pl._ordinaria_27-05-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/703/ata_da_11a_r._pl._ordinaria_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/716/ata_da_12a_r._pl._ordinaria_10-06-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/717/ata_da_13a_r._pl._ordinaria_17-06-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/718/ata_da_14a_r._pl._ordinaria_24-06-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/740/ata_da_15a_r._pl._ordinaria_12-08-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/741/ata_da_16a_r._pl._ordinaria_02-09-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/763/ata_da_17a_r._pl._ordinaria_14-10-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/764/ata_da_18a_r._pl._ordinaria_04-11-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/765/ata_da_19a_r._pl._ordinaria_18-11-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/766/ata_da_20a_r._pl._ordinaria_02-12-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/767/ata_da_21a_r._pl._ordinaria_09-12-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/679/1a_r._solene_mulher_cidada_05-03-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/680/2o_r._solene_honra_ao_merito_02-04-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/681/3a_r._solene_cidadao_honorario_30-04-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/682/4a_r._solene_mocoes_congratulatorias_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5a_r._solene_mocao_congratulatoria_20-06-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/773/6a_reuniao_solene_merito_educacional_15-10-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/774/7a_reuniao_solene__zumbi_dos_palmares_-_19-11-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/674/ata_-_1a_reuniao_plenaria_extraordinaria_-_21-03-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/675/ata_-_2a_reuniao_plenaria_extraordinaria_-_25-03-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/676/ata_-_3a_reuniao_plenaria_extraordinaria_-_08-04-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/677/ata_-_4a_reuniao_plenaria_extraordinaria_-_23-04-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/742/ata_-_5a_reuniao_plenaria_extraordinaria_-_1o-07-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/743/ata_-_6a_reuniao_plenaria_extraordinaria_-_08-07-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/768/ata_-_7a_reuniao_plenaria_extraordinaria_-_15-07-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/769/ata_-_8a_reuniao_plenaria_extraordinaria_-_14-10-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/770/ata_-_9a_reuniao_plenaria_extraordinaria_-_30-10-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/771/ata_-_10a_reuniao_plenaria_extraordinaria_-_25-11-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/678/ata_da_1a_audiencia_publica_-_06-05-2023_prestacao_de_contas_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/772/ata_da_3a_audiencia_publica_-_04-11-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei__no_01-2024_parklets.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/614/projetolein022024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pl03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pl04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pl05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pl062024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/630/projetolei072024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pl82024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/636/projetolei9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/637/projetolei10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/638/projetolei11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_12_-_dispoe_sobre_a_delimitacao_das_areas_urbanas_consolidadas_auc_-_app.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_13_-_altera_a_lei_municipal_no_1.847.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/706/projetolei172024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/707/projetolei182024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/708/projetolei192024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projetolein0202024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/723/projetolein0212024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/720/projetolein022loa2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projetolei0232024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pl_24-20224_-_declaracao_utilidade_publica_-_comunidade_de_machadinho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/758/projeto252024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/760/projeto272024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/761/projetolei282024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/807/projetolei292024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_lei_complementar_no_01_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_complementar_2-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/619/plc03-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/594/proj_de_resolucao_n.o_01-2024_-_titulo_mulher_cidada..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/595/proj_de_resolucao_n.o_2-2024_-_mudanca_de_sede_titulo_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/625/projresolucao32024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pr42024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/722/pr052024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/762/presolucao62024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/596/proj_de_decreto_legislativo_n.o_1-2024_-_titulo_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projdecleg22024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pdl32024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_decreto_legislativo_-_04-2024_-_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/738/proj._decreto_legislativo_05-2023_medalha_professor_aldo_ambrosio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/724/pelo012024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/605/indicacao_05-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/606/indicacao_06-2024_maurilo_ponte_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/632/ind72024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/640/indicacao_08-2024_maurilo_intervencao_na_rodovia_mg_260_-_alto_da_areia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_12-2024_sargento_moises_construcao_de_canteiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_13-2024_fernando_instalacao_playground.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_14-2024_fernando_traffic_calming.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indica15-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indica16-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao17-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_18-2024_julinho_traffic_calming.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento042024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento052024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/687/requerimento062024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento72024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/698/requerimento8-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/699/requerimento9-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento10-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento112024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento122024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento132024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/611/mocao_01-2024_-_congratulatoria_apae.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/612/mocao_02-2024_-_congratulatoria_vania.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/622/mocao32024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/644/mocao_04-2024_-_kedo_tolentino_coronel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/692/mocao52024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/736/mocao62024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/585/portaria_no_1-2024_-_agendamentos_reunioes_ordinarias-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/586/portaria_no_2-2024_-_feriado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/587/portaria_no_3-2024_-_agendamentos_comissoes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/588/portaria_no_4-2023_-_saldos_contabeis_e_emissao_de_certidoes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/589/portaria_no_5-2024_-_agendamentos_reunioes_solenes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/591/portaria_no_6-2024_-_nomeacao_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/592/portaria_no_7-2024_altera_portaria_2-2024_feriados.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/593/portaria_no_8-2024_promocao_do_adalberto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/645/portaria_no_09-2024_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/646/portaria_no_10-2024_-_grande_expediente.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/647/portaria_no_11-2024_comissao_especial_-_pr_1_e_2-2024_titulo_mulher_cidada_-_mudanca_de_sede.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/648/portaria_no_12-2024_-_nomeacao_-_assessoria_juridica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/649/portaria_no_13-2024_-_expediente_asssinada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/650/portaria_no_14-2024_comissao_especial_veto_da_proposicao_de_lei_39-2024_-_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/651/portaria_no_15-2024_comissao_especial_-_pr-2-2024_e_pd-1-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/652/portaria_no_16-2024_-_alteracao_edital_0010_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/653/portaria_no_17-_2024_-_13o_parcelado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/654/portaria_no_18-2024_-_cancela_reuniao_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/655/portaria_no_19-2024_-_pregoeiro_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/656/portaria_no_20-2024_-_expediente_poder_legislativo_-_suspensao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/657/portaria_no_21-2024_cpa_jose_adao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/658/portaria_no_22-2024_cpa_adalberto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/659/portaria_no_23-2024_-_cancela_reuniao_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/660/portaria_no_24-2024_comissao_especial_-_pd-3-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/661/portaria_no_25-2024_cpa_regiele.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/662/portaria_no_26-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/663/portaria_no_27-2024_-_cancela_reunioes_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/664/portaria_no_28-2024_-_progressao_thiago.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/665/portaria_no_29-2024_-_cancela_reunioes_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/666/portaria_no_30-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/667/portaria_no_31-2024_-_cancela_reunioes_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/709/portaria_no_32-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/710/portaria_no_33-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/711/portaria_no_34-2024_comissao_especial_-_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/712/portaria_no_35-2024_-_trabalho_em_escala_de_revezamento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/713/portaria_no_36-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/714/portaria_no_37_-2024_cancelamento_de_reunioes_-_ausencia_de_materia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/715/portaria_no_38-2024_-_revoga_a_12-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/725/portaria_no_39_-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/726/portaria_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/727/portaria_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/728/portaria_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/729/portaria_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/730/portaria_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/731/portaria_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/732/portaria_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/733/portaria_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/734/portaria_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/735/portaria_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/756/portaria_no_50-2024_-_cancela_reunioes_do_poder_legislativo_-_reagentamento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/775/po512024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/776/po522024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/777/po532024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/778/po542024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/779/po552024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/780/po562024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/781/po572024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/782/po582024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/783/po592024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/784/po602024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/785/po612024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/786/po622024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/613/veto12024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/626/ata05022024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/627/ata19022024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/628/ata26022024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/629/ata04032024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/668/ata_da_5a_r._pl._ordinaria_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/669/ata_da_6a_r._pl._ordinaria_18-03-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/670/ata_da_7a_r._pl._ordinaria_01-04-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/671/ata_da_8a_r._pl._ordinaria_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/672/ata_da_9a_r._pl._ordinaria_06-05-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/673/ata_da_10a_r._pl._ordinaria_27-05-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/703/ata_da_11a_r._pl._ordinaria_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/716/ata_da_12a_r._pl._ordinaria_10-06-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/717/ata_da_13a_r._pl._ordinaria_17-06-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/718/ata_da_14a_r._pl._ordinaria_24-06-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/740/ata_da_15a_r._pl._ordinaria_12-08-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/741/ata_da_16a_r._pl._ordinaria_02-09-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/763/ata_da_17a_r._pl._ordinaria_14-10-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/764/ata_da_18a_r._pl._ordinaria_04-11-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/765/ata_da_19a_r._pl._ordinaria_18-11-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/766/ata_da_20a_r._pl._ordinaria_02-12-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/767/ata_da_21a_r._pl._ordinaria_09-12-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/679/1a_r._solene_mulher_cidada_05-03-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/680/2o_r._solene_honra_ao_merito_02-04-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/681/3a_r._solene_cidadao_honorario_30-04-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/682/4a_r._solene_mocoes_congratulatorias_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5a_r._solene_mocao_congratulatoria_20-06-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/773/6a_reuniao_solene_merito_educacional_15-10-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/774/7a_reuniao_solene__zumbi_dos_palmares_-_19-11-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/674/ata_-_1a_reuniao_plenaria_extraordinaria_-_21-03-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/675/ata_-_2a_reuniao_plenaria_extraordinaria_-_25-03-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/676/ata_-_3a_reuniao_plenaria_extraordinaria_-_08-04-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/677/ata_-_4a_reuniao_plenaria_extraordinaria_-_23-04-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/742/ata_-_5a_reuniao_plenaria_extraordinaria_-_1o-07-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/743/ata_-_6a_reuniao_plenaria_extraordinaria_-_08-07-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/768/ata_-_7a_reuniao_plenaria_extraordinaria_-_15-07-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/769/ata_-_8a_reuniao_plenaria_extraordinaria_-_14-10-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/770/ata_-_9a_reuniao_plenaria_extraordinaria_-_30-10-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/771/ata_-_10a_reuniao_plenaria_extraordinaria_-_25-11-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/678/ata_da_1a_audiencia_publica_-_06-05-2023_prestacao_de_contas_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.claudio.mg.leg.br/media/sapl/public/materialegislativa/2024/772/ata_da_3a_audiencia_publica_-_04-11-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="178.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>